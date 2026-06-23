--- v0 (2025-10-23)
+++ v1 (2026-06-23)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20393"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Csécs Andrea\PÉNZTÁRI ADMINISZTRÁCIÓ\Sablonok\ÖPT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\EP + NYP adatszolgáltatás sablon - munkáltatói és célzott\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A02A74D-724F-445D-97CC-4B1ADE20A180}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{442AF87B-4D00-4090-998E-CF8AC5FAFA5E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Munka1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E59" i="1" l="1"/>
   <c r="D59" i="1"/>
   <c r="C59" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Adóazonosító jel</t>
   </si>
   <si>
     <t>Pénztártag neve</t>
@@ -61,107 +61,107 @@
     <t>Munkáltatói hozzájárulás</t>
   </si>
   <si>
     <t>Egyéni tagdíj</t>
   </si>
   <si>
     <t>Támogatói adomány</t>
   </si>
   <si>
     <t>Összesen:</t>
   </si>
   <si>
     <t>Munkáltató neve:</t>
   </si>
   <si>
     <t>Vonatkozási időszak:</t>
   </si>
   <si>
     <t>Munkáltató adószáma:</t>
   </si>
   <si>
     <t>Munkáltatói adatszolgáltatás</t>
   </si>
   <si>
     <t>Pénztár neve:</t>
+  </si>
+  <si>
+    <t>PRÉMIUM Önkéntes Nyugdíjpénztár</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">A tárgy mezőben kérjük szíveskedjenek szerepeltetni a következőt: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFAC57A2"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ÖP</t>
+    </r>
+  </si>
+  <si>
+    <t>Munkáltató azonosítója:</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Kérjük az adatszolgáltatást a </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">bevallas@premiumpenztarak.hu </t>
+      <t xml:space="preserve">bevallas@premium.hu </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> E-mail címre szíveskedjenek megküldeni.</t>
     </r>
-  </si>
-[...21 lines deleted...]
-    <t>Munkáltató azonosítója:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;Ft&quot;"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -282,104 +282,98 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hivatkozás" xfId="2" builtinId="8"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Normál 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFAC57A2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -743,514 +737,514 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bevallas@premiumpenztarak.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E59"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14:C14"/>
+      <selection activeCell="C67" sqref="C67"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.109375" customWidth="1"/>
+    <col min="1" max="1" width="21.140625" customWidth="1"/>
     <col min="2" max="2" width="42" customWidth="1"/>
-    <col min="3" max="5" width="14.33203125" customWidth="1"/>
+    <col min="3" max="5" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
-[...49 lines deleted...]
-      <c r="A8" s="14" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+    </row>
+    <row r="8" spans="1:5" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="A8" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="14"/>
-[...5 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="15"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+    </row>
+    <row r="11" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+    </row>
+    <row r="12" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="16"/>
-[...5 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+    </row>
+    <row r="14" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="17"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+    </row>
+    <row r="15" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+    </row>
+    <row r="16" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="17"/>
-[...57 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+    </row>
+    <row r="17" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="19"/>
-[...19 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="B17" s="18"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+    </row>
+    <row r="20" spans="1:5" ht="24" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D20" s="11" t="s">
+      <c r="D20" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E20" s="11" t="s">
+      <c r="E20" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
     </row>
-    <row r="34" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
     </row>
-    <row r="35" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
     </row>
-    <row r="36" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
-    <row r="37" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
     </row>
-    <row r="38" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
     </row>
-    <row r="39" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
     </row>
-    <row r="40" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
     </row>
-    <row r="41" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
     </row>
-    <row r="42" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
     </row>
-    <row r="43" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
     </row>
-    <row r="44" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
     </row>
-    <row r="45" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
     </row>
-    <row r="46" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
     </row>
-    <row r="47" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
     </row>
-    <row r="48" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
     </row>
-    <row r="49" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
     </row>
-    <row r="50" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
     </row>
-    <row r="51" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
     </row>
-    <row r="52" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-      <c r="A59" s="13" t="s">
+    <row r="54" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+    </row>
+    <row r="55" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+    </row>
+    <row r="56" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+    </row>
+    <row r="57" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+    </row>
+    <row r="58" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B59" s="13"/>
-      <c r="C59" s="12">
+      <c r="B59" s="12"/>
+      <c r="C59" s="10">
         <f>SUM(C21:C58)</f>
         <v>0</v>
       </c>
-      <c r="D59" s="12">
-        <f t="shared" ref="D59:E59" si="0">SUM(D21:D58)</f>
+      <c r="D59" s="10">
+        <f>SUM(D21:D58)</f>
         <v>0</v>
       </c>
-      <c r="E59" s="12">
-        <f t="shared" si="0"/>
+      <c r="E59" s="10">
+        <f>SUM(E21:E58)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wcyEYkJWr/YUhGBFCMsK4SKs64C+1+5hPq9xURz7ajFr8ML4eEby4S6PWxIDzI9dVYOgCF2fD2iVE780pfSlvA==" saltValue="/exCG0sd+7UxDcc/H4xz+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
   <mergeCells count="8">
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A9" r:id="rId1" display="bevallas@premiumpenztarak.hu " xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>